--- v0 (2026-03-30)
+++ v1 (2026-05-20)
@@ -1,50 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45712A09" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-1134" w:right="-1134"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C80687A" wp14:editId="08260825">
             <wp:extent cx="7558768" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="99999" name="Coverfoto"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="99999" name="Coverfoto"/>
@@ -150,60 +149,54 @@
     </w:p>
     <w:p w14:paraId="7E7ED59F" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00E84F8F">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
       </w:pPr>
       <w:r>
         <w:t>De basis van waaruit je werkt is het pedagogisch beleidsplan van 4Kids.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Dit beleidsplan is gebaseerd op de vier basisdoelen van Riksen-Walraven (2004):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D629B9" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="001055A5" w:rsidRDefault="00E84F8F" w:rsidP="00E84F8F">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
       </w:pPr>
       <w:r>
         <w:t>1. Het bieden van een gevoel van fysieke en emotionele veiligheid;</w:t>
-      </w:r>
-      <w:r>
         <w:br/>
         <w:t>2. Het bieden van mogelijkheden voor het ontwikkelen van persoonlijke competenties;</w:t>
-      </w:r>
-      <w:r>
         <w:br/>
         <w:t>3. Het bieden van gelegenheid tot het ontwikkelen van sociale competenties;</w:t>
-      </w:r>
-      <w:r>
         <w:br/>
         <w:t>4. Socialisatie en het eigen maken van waarden en normen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0B8CE0" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="00E37CF9" w:rsidRDefault="00540C90" w:rsidP="001055A5">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Pedagogisch werkplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F285214" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="00E37CF9" w:rsidRDefault="00540C90" w:rsidP="00E84F8F">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
       </w:pPr>
       <w:r>
         <w:t>Met dit pedagogisch werkplan kun je op een hele eenvoudige manier zichtbaar maken op welke manier jij het pedagogisch beleidsplan in de praktijk brengt. En je zult zien, je doet al meer vanuit het pedagogisch beleid dan je denkt! Dus ga snel aan de slag, zodat je je persoonlijke werkplan met trots kunt laten zien aan ouders, GGD en 4Kids. Daarmee voldoe je aan de kwaliteitseis dat iedere gastouder een pedagogisch werkplan moet hebben. Hoe fijn is dat!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E1A7E6" w14:textId="77777777" w:rsidR="00374582" w:rsidRDefault="00540C90" w:rsidP="0037124A">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
       </w:pPr>
       <w:r>
@@ -217,52 +210,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E280512" w14:textId="77777777" w:rsidR="008F266B" w:rsidRDefault="008F266B" w:rsidP="0037124A">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
         <w:sectPr w:rsidR="008F266B" w:rsidSect="008F266B">
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="0" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6057901A" w14:textId="77777777" w:rsidR="0037124A" w:rsidRDefault="0037124A" w:rsidP="00835438">
       <w:pPr>
         <w:pStyle w:val="Hoofdtitels"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Mijn gegevens</w:t>
-      </w:r>
-      <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A402C5C" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="0037124A" w:rsidP="0037124A">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Naam</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
@@ -285,63 +276,63 @@
       <w:tr w:rsidR="0037124A" w14:paraId="3498EFC5" w14:textId="77777777" w:rsidTr="00FC651E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="contact_naam"/>
               <w:id w:val="1043"/>
               <w:lock w:val="sdtLocked"/>
               <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2AF28304" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="008E06B1" w:rsidP="0037124A">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t/>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A331EB2" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="0037124A" w:rsidP="0037124A">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
@@ -374,63 +365,63 @@
       <w:tr w:rsidR="0037124A" w:rsidRPr="0037124A" w14:paraId="5D7F1F49" w14:textId="77777777" w:rsidTr="00FC651E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="contact_telefoon"/>
               <w:id w:val="1042"/>
               <w:lock w:val="sdtLocked"/>
               <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="462D9377" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="00D71620" w:rsidP="00FC651E">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t/>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="70E0124D" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="0037124A" w:rsidP="0037124A">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>E-mailadres</w:t>
       </w:r>
@@ -457,54 +448,54 @@
       </w:tblGrid>
       <w:tr w:rsidR="0037124A" w:rsidRPr="0037124A" w14:paraId="116742E5" w14:textId="77777777" w:rsidTr="00FC651E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="contact_email"/>
               <w:id w:val="1041"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5F2B0B8E" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="00DB6EB3" w:rsidP="00FC651E">
+              <w:p w14:paraId="5F2B0B8E" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="00000000" w:rsidP="00FC651E">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="417E0BC8" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="0037124A" w:rsidP="0037124A">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
@@ -537,54 +528,54 @@
       </w:tblGrid>
       <w:tr w:rsidR="0037124A" w14:paraId="017D2301" w14:textId="77777777" w:rsidTr="00FC651E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="contact_opmerking"/>
               <w:id w:val="1040"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="1B96C12A" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="00DB6EB3" w:rsidP="00FC651E">
+              <w:p w14:paraId="1B96C12A" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="00000000" w:rsidP="00FC651E">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38B4A06D" w14:textId="77777777" w:rsidR="0037124A" w:rsidRDefault="0037124A" w:rsidP="0037124A">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="047B3EE2" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
@@ -641,54 +632,54 @@
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="4BB83B9C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dit_ben_ik"/>
               <w:id w:val="1039"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0B295540" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="0037124A">
+              <w:p w14:paraId="0B295540" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="0037124A">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75D3B4D2" w14:textId="77777777" w:rsidR="00F86C49" w:rsidRPr="00D77C02" w:rsidRDefault="00540C90" w:rsidP="00D77C02">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Gevolgde cursussen of workshops</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CCE4BC" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="00D77C02" w:rsidRDefault="00540C90" w:rsidP="00D77C02">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
       <w:r>
         <w:t>Welke cursussen, workshops of opleidingen heb je gevolgd die relevant zijn voor jouw werk?</w:t>
       </w:r>
     </w:p>
@@ -715,59 +706,59 @@
       <w:tr w:rsidR="00373D68" w14:paraId="4CBD11A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="cursussen_workshops"/>
               <w:id w:val="1038"/>
               <w:lock w:val="sdtLocked"/>
               <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="306FD14C" w14:textId="77777777" w:rsidR="008E06B1" w:rsidRDefault="008E06B1" w:rsidP="008E06B1">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t/>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C5ADA42" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="00D77C02" w:rsidRDefault="00540C90" w:rsidP="00D77C02">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Omvang en samenstelling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1473DE5C" w14:textId="77777777" w:rsidR="00835438" w:rsidRPr="00D77C02" w:rsidRDefault="00540C90" w:rsidP="00835438">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
       <w:r>
         <w:t>Beschrijf de omvang en de leeftijdsopbouw van de groep kinderen die je opvangt.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -791,54 +782,54 @@
       </w:tblGrid>
       <w:tr w:rsidR="00835438" w14:paraId="20C1C473" w14:textId="77777777" w:rsidTr="00FC651E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="omvang_samenstelling"/>
               <w:id w:val="1037"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="3C2634BB" w14:textId="77777777" w:rsidR="00835438" w:rsidRDefault="00DB6EB3" w:rsidP="00FC651E">
+              <w:p w14:paraId="3C2634BB" w14:textId="77777777" w:rsidR="00835438" w:rsidRDefault="00000000" w:rsidP="00FC651E">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="449A3370" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00F8637A">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Gastouderbureau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB42A59" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00D77C02">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
       <w:r>
         <w:t>Met welk(e) gastouderbureau(s) werk je samen? Hoe pas je het pedagogisch beleid van het gastouderbureau toe in de praktijk?</w:t>
       </w:r>
     </w:p>
@@ -864,65 +855,59 @@
       </w:tblGrid>
       <w:tr w:rsidR="00835438" w14:paraId="7BB15FAA" w14:textId="77777777" w:rsidTr="00FC651E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="gastouderbureau_samenwerking"/>
               <w:id w:val="1036"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="1CC9904B" w14:textId="4B62B140" w:rsidR="00835438" w:rsidRDefault="005A7B3A" w:rsidP="00FC651E">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
-                <w:r w:rsidRPr="005A7B3A">
-[...6 lines deleted...]
-                  <w:t xml:space="preserve"> dagindeling en een veilige, vertrouwde omgeving. Ik let goed op de signalen van kinderen en reageer hier rustig en liefdevol op. Ik stel duidelijke grenzen en begeleid kinderen op een manier die past bij hun leeftijd. Bij bijzonderheden bespreek ik dit met de ouders en overleg ik met mijn bemiddelaar.</w:t>
+                <w:r>
+                  <w:t>Ik werk samen met gastouderbureau 4Kids en gebruik het pedagogisch beleid als basis voor mijn dagelijkse opvang. Ik zorg voor een voorspelbare dagindeling en een veilige, vertrouwde omgeving. Ik let goed op de signalen van kinderen en reageer hier rustig en liefdevol op. Ik stel duidelijke grenzen en begeleid kinderen op een manier die past bij hun leeftijd. Bij bijzonderheden bespreek ik dit met de ouders en overleg ik met mijn bemiddelaar.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5EAFF577" w14:textId="77777777" w:rsidR="00D77C02" w:rsidRDefault="00D77C02" w:rsidP="00F8637A">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Activiteiten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F68C80D" w14:textId="35B2CBBC" w:rsidR="00D77C02" w:rsidRDefault="00D77C02" w:rsidP="00D77C02">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Welke activiteiten doe je met de kinderen en hoe dragen de activiteiten bij aan hun ontwikkeling? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -946,127 +931,127 @@
       </w:tblGrid>
       <w:tr w:rsidR="00835438" w14:paraId="58767205" w14:textId="77777777" w:rsidTr="00FC651E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="activiteiten"/>
               <w:id w:val="1035"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="11CF4AD4" w14:textId="77777777" w:rsidR="00835438" w:rsidRDefault="00DB6EB3" w:rsidP="00FC651E">
+              <w:p w14:paraId="11CF4AD4" w14:textId="77777777" w:rsidR="00835438" w:rsidRDefault="00000000" w:rsidP="00FC651E">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5300FCD6" w14:textId="77777777" w:rsidR="00D77C02" w:rsidRDefault="00D77C02" w:rsidP="00D77C02">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Spelmateriaal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F08178" w14:textId="77777777" w:rsidR="00D77C02" w:rsidRDefault="00D77C02" w:rsidP="00D77C02">
+    <w:p w14:paraId="67F08178" w14:textId="66893B38" w:rsidR="00D77C02" w:rsidRDefault="00D77C02" w:rsidP="00D77C02">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
       <w:r>
-        <w:t>Welke spelmateriaal gebruik je en hoe draagt het bij aan de ontwikkeling van de kinderen?</w:t>
+        <w:t>Welk spelmateriaal gebruik je en hoe draagt het bij aan de ontwikkeling van de kinderen?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="00835438" w14:paraId="77650B6D" w14:textId="77777777" w:rsidTr="00FC651E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="spelmateriaal"/>
               <w:id w:val="1034"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="10A3CFBC" w14:textId="189AB195" w:rsidR="005A7B3A" w:rsidRDefault="00DB6EB3"/>
+              <w:p w14:paraId="10A3CFBC" w14:textId="189AB195" w:rsidR="005A7B3A" w:rsidRDefault="00000000"/>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A745446" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BD1EF0C" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="00835438" w:rsidRDefault="00540C90" w:rsidP="00835438">
       <w:pPr>
         <w:pStyle w:val="Hoofdtitels"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Mijn opvanglocatie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCC95AC" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="00F8637A" w:rsidRDefault="00540C90" w:rsidP="00F8637A">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
@@ -1109,59 +1094,59 @@
       <w:tr w:rsidR="00373D68" w14:paraId="622B7EA5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="binnenruimte"/>
               <w:id w:val="1033"/>
               <w:lock w:val="sdtLocked"/>
               <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="5F6C8B5E" w14:textId="77777777" w:rsidR="00485829" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t/>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39A6768E" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00F8637A">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Buitenruimte en buitenspelen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="421EEDAB" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>Hoe wordt het buitenspelen georganiseerd? Heb je een eigen buitenruimte of maak je gebruik van de openbare ruimte? Hoe kunnen kinderen zich ontwikkelen tijdens het buitenspelen? Hoe zorg je ervoor dat dit veilig gebeurt?</w:t>
       </w:r>
@@ -1189,59 +1174,59 @@
       <w:tr w:rsidR="00373D68" w14:paraId="3EE18A5E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="buitenruimte"/>
               <w:id w:val="1032"/>
               <w:lock w:val="sdtLocked"/>
               <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="379088EC" w14:textId="77777777" w:rsidR="00485829" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t/>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D8620AC" w14:textId="77777777" w:rsidR="00EC00AD" w:rsidRDefault="00540C90">
       <w:pPr>
         <w:sectPr w:rsidR="00EC00AD" w:rsidSect="008F266B">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA04F3C" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-1134" w:right="-1134"/>
       </w:pPr>
@@ -1531,127 +1516,127 @@
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="360ECD99" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="fysieke_emotionele_veiligheid"/>
               <w:id w:val="1031"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6B2CF062" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="6B2CF062" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="70F232EE" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="000856FA" w:rsidP="000856FA">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Ontwikkeling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1698D830" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="004D414F" w:rsidP="000856FA">
+    <w:p w14:paraId="1698D830" w14:textId="1264C059" w:rsidR="00373D68" w:rsidRDefault="00430E77" w:rsidP="000856FA">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hoe volg en bespreek je de ontwikkeling van kinderen op het gebied van fysieke en emotionele veiligheid? </w:t>
+        <w:t xml:space="preserve">Waar let je op om te zien wat een kind al kan en leert op het gebied van fysieke en emotionele veiligheid? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="249E38F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="ontwikkeling_veiligheid"/>
               <w:id w:val="1030"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="00AA6981" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="00AA6981" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64FBC03B" w14:textId="77777777" w:rsidR="00EC00AD" w:rsidRDefault="00EC00AD" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00EC00AD" w:rsidSect="00EC00AD">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="290A89BD" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-1134" w:right="-1134"/>
       </w:pPr>
@@ -1925,127 +1910,127 @@
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="3231F5F2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="persoonlijke_competenties"/>
               <w:id w:val="1029"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5157D923" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="5157D923" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41B523C6" w14:textId="77777777" w:rsidR="00355D2E" w:rsidRDefault="00355D2E" w:rsidP="00FC651E">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Ontwikkeling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2A3B1E" w14:textId="77777777" w:rsidR="00355D2E" w:rsidRDefault="00355D2E" w:rsidP="00355D2E">
+    <w:p w14:paraId="5D2A3B1E" w14:textId="51AC146C" w:rsidR="00355D2E" w:rsidRDefault="00430E77" w:rsidP="00355D2E">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hoe volg en bespreek je de persoonlijke ontwikkeling van je gastkinderen? </w:t>
+        <w:t xml:space="preserve">Waar let je op om te zien wat een kind al kan en leert op het gebied van persoonlijke ontwikkeling? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="60C99AF4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="ontwikkeling_persoonlijk"/>
               <w:id w:val="1028"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="382AE616" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="382AE616" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="314A6EFD" w14:textId="77777777" w:rsidR="00EC00AD" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00EC00AD" w:rsidSect="00EC00AD">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F90AC6A" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
@@ -2094,62 +2079,54 @@
     </w:p>
     <w:p w14:paraId="3C332371" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00900FA7">
       <w:pPr>
         <w:pStyle w:val="Hoofdtitels"/>
         <w:spacing w:before="600"/>
       </w:pPr>
       <w:r>
         <w:t>Sociale competenties</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E38417" w14:textId="77777777" w:rsidR="00CF4360" w:rsidRPr="00355D2E" w:rsidRDefault="00CF4360" w:rsidP="00355D2E">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
       </w:pPr>
       <w:r>
         <w:t>,,Wil je Sam even helpen?” Samen spelen, vriendjes worden met andere kinderen, relaties opbouwen. Het aanleren van sociaal gedrag is essentieel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034F1843" w14:textId="77777777" w:rsidR="00CF4360" w:rsidRPr="00CF4360" w:rsidRDefault="00CF4360" w:rsidP="008F4C23">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>voor je gastkinderen om zich staande te kunnen houden in de samenleving. Hierbij is het heel belangrijk dat een kind zich kan verplaatsen in de ander.</w:t>
-      </w:r>
-      <w:r>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:br/>
         <w:t>Samenwerken, naar elkaar luisteren, delen, om de beurt doen, een ander kindje iets geven, helpen, troosten, knuffelen en een complimentje geven. Leren omgaan met andere kinderen en volwassenen. Leren van anderen. Dat is sociale ontwikkeling. Door het contact dat je gastkinderen met elkaar hebben leren zij zich te verplaatsen in een ander en samen oplossingen te zoeken voor problemen.</w:t>
-      </w:r>
-      <w:r>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
         </w:rPr>
         <w:t>Wat je kunt doen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6274C5" w14:textId="77777777" w:rsidR="00CF4360" w:rsidRPr="00CF4360" w:rsidRDefault="00CF4360" w:rsidP="00355D2E">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2462,127 +2439,127 @@
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="14D384A5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="sociale_competenties"/>
               <w:id w:val="1027"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="56B91124" w14:textId="5B071956" w:rsidR="0074492C" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="56B91124" w14:textId="5B071956" w:rsidR="0074492C" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11947D5E" w14:textId="77777777" w:rsidR="008F4C23" w:rsidRDefault="008F4C23" w:rsidP="00FC651E">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Ontwikkeling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089A474F" w14:textId="77777777" w:rsidR="008F4C23" w:rsidRDefault="008F4C23" w:rsidP="008F4C23">
+    <w:p w14:paraId="089A474F" w14:textId="1CEAB870" w:rsidR="008F4C23" w:rsidRDefault="00430E77" w:rsidP="008F4C23">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hoe volg en bespreek je de sociale ontwikkeling van je gastkinderen? </w:t>
+        <w:t xml:space="preserve">Waar let je op om te zien wat een kind al kan en leert op het gebied van sociale ontwikkeling? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="37909653" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="ontwikkeling_sociaal"/>
               <w:id w:val="1026"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="21AE521B" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="21AE521B" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40E3B0B0" w14:textId="77777777" w:rsidR="00EC00AD" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00EC00AD" w:rsidSect="00EC00AD">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FE352A" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
@@ -2705,55 +2682,51 @@
       </w:pPr>
       <w:r>
         <w:t>Bied structuur en stel grenzen op een consequente, doortastende manier. Maar met respect! Dit doe je het best op een positieve manier. Wij (4Kids) zijn voorstander van positief opvoeden. Belonen en aandacht geven als de kinderen het goed doen is hierbij heel belangrijk. Ben je blij met bepaald gedrag? Leg uit waarom, zodat ook je andere gastkinderen dit begrijpen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D9FC86" w14:textId="77777777" w:rsidR="006C71F4" w:rsidRPr="006C71F4" w:rsidRDefault="006C71F4" w:rsidP="00534784">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
       </w:pPr>
       <w:r>
         <w:t>Keur je iets af? Leg dan duidelijk uit waarom iets niet mag. Loop naar het kind toe om te corrigeren, kijk hem of haar aan en leg uit waarom iets niet mag. Soms helpt een time-out daarbij. Je zet het kind even apart, in dezelfde ruimte. Je maakt het natuurlijk ook altijd weer goed, bijvoorbeeld met een knuffel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB97E56" w14:textId="77777777" w:rsidR="00EC00AD" w:rsidRDefault="006C71F4" w:rsidP="00EC00AD">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
         <w:sectPr w:rsidR="00EC00AD" w:rsidSect="00EC00AD">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="0" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t>Bij jonge kinderen is afleiden of negeren vaak de beste manier. Belangrijk is dat de straf geldt voor bepaald gedrag. Daarbij keur je nooit je gastkinderen af, maar zijn of haar gedrag. Op deze manier houdt hij of zij een positief zelfbeeld. En dat is wat we willen, toch?!</w:t>
-      </w:r>
-      <w:r>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6930AB64" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="00534784" w:rsidRDefault="006C71F4" w:rsidP="00EC00AD">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Pesten is nooit toegestaan. Dit gedrag keur je af en bespreek je. Met het kind dat pest maak je afspraken. Geef op de volgende pagina aan wat jij belangrijk vindt binnen je opvang en welke regels er bij jou zijn</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
@@ -2842,127 +2815,127 @@
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="5B95B865" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="socialisatie_normen_waarden"/>
               <w:id w:val="1025"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="73B7571C" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="73B7571C" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19CFD1D6" w14:textId="77777777" w:rsidR="00534784" w:rsidRDefault="00534784" w:rsidP="00534784">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Ontwikkeling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B1BBBC" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00534784" w:rsidP="00534784">
+    <w:p w14:paraId="54B1BBBC" w14:textId="7C51F15D" w:rsidR="00373D68" w:rsidRDefault="00430E77" w:rsidP="00534784">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hoe volg en bespreek je de ontwikkeling van je gastkinderen op het gebied van socialisatie? </w:t>
+        <w:t xml:space="preserve">Waar let je op om te zien wat een kind al kan en leert op het gebied van van socialisatie? </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="4AA35AF5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="ontwikkeling_socialisatie"/>
               <w:id w:val="1024"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="417BEF97" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="417BEF97" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77E54071" w14:textId="77777777" w:rsidR="00EC00AD" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00EC00AD" w:rsidSect="00EC00AD">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E62E48" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
@@ -3010,74 +2983,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="098A441F" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="00534784" w:rsidRDefault="00540C90" w:rsidP="00900FA7">
       <w:pPr>
         <w:pStyle w:val="Hoofdtitels"/>
         <w:spacing w:before="600"/>
       </w:pPr>
       <w:r>
         <w:t>Zo ga ik met baby’s om</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18640313" w14:textId="77777777" w:rsidR="006C71F4" w:rsidRDefault="00540C90" w:rsidP="00534784">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="424242"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="AlineaenlijstChar"/>
         </w:rPr>
         <w:t>Baby’s volgen hun eigen ritme. Hier ga jij als gastouder in mee. Ze vormen dus eigenlijk een aparte groep binnen je opvang. De ontwikkeling van iedere baby is heel verschillend. Daarom laten we de vier pedagogische doelen bij deze doelgroep even los.</w:t>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
         <w:t>Emotionele en fysieke veiligheid, interactie, rust en regelmaat zijn voor een baby het belangrijkst. Laat op de volgende pagina zien hoe jij omgaat met baby’s in je opvang.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
         </w:rPr>
         <w:t>Denk hierbij aan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD6B104" w14:textId="77777777" w:rsidR="006C71F4" w:rsidRDefault="000369B8" w:rsidP="000369B8">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3146,55 +3104,50 @@
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>Hoe en waar verschoon ik een baby;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1547B4EC" w14:textId="77777777" w:rsidR="006C71F4" w:rsidRDefault="000369B8" w:rsidP="000369B8">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t xml:space="preserve">Welke volwassenen zijn betrokken bij de verzorging van een baby </w:t>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>(denk aan: huisgenoten/structureel aanwezigen)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF46CAA" w14:textId="77777777" w:rsidR="006C71F4" w:rsidRDefault="000369B8" w:rsidP="000369B8">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
@@ -3229,137 +3182,122 @@
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>Op welke manier betrek ik de andere kinderen bij een baby;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="403C4ABD" w14:textId="77777777" w:rsidR="006C71F4" w:rsidRDefault="000369B8" w:rsidP="000369B8">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe zorg ik voor een goede overdracht </w:t>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>(denk aan: eten, drinken, slapen, spelen)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640BFE8A" w14:textId="77777777" w:rsidR="006C71F4" w:rsidRDefault="000369B8" w:rsidP="000369B8">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe ga ik om met specifieke wensen van ouders </w:t>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>(denk aan: draagdoek, inbakeren, wasbare luiers, borstvoeding, wel/niet laten huilen)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B30D1B8" w14:textId="77777777" w:rsidR="006C71F4" w:rsidRDefault="000369B8" w:rsidP="00E12483">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe bereid ik ouders voor op de start </w:t>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>(denk aan: uit flesje kunnen drinken, in eigen bedje slapen)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AEA54A9" w14:textId="77777777" w:rsidR="00E12483" w:rsidRPr="00E12483" w:rsidRDefault="00E12483" w:rsidP="00E12483">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="424242"/>
@@ -3468,54 +3406,54 @@
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="4B10AFFD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="babys_slapen"/>
               <w:id w:val="1023"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="135BFD4A" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="135BFD4A" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A3C47E9" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="001055A5">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Voeding</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3533,54 +3471,54 @@
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="6A0A8345" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="babys_voeding"/>
               <w:id w:val="1022"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="559FAF07" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="559FAF07" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="305AE534" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="001055A5">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Verzorging</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3598,54 +3536,54 @@
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="6E558547" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="babys_verzorging"/>
               <w:id w:val="1021"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2A17CE63" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="2A17CE63" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61E6E269" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="001055A5">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Ontwikkeling</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3663,54 +3601,54 @@
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="28187714" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="babys_ontwikkeling"/>
               <w:id w:val="1020"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7188CC74" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="7188CC74" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D9CF456" w14:textId="77777777" w:rsidR="00E12483" w:rsidRDefault="00E12483" w:rsidP="00E12483">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00E12483" w:rsidSect="00EC00AD">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19565851" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="00534784" w:rsidRDefault="00540C90" w:rsidP="00E12483">
       <w:pPr>
         <w:pStyle w:val="Hoofdtitels"/>
       </w:pPr>
       <w:r>
@@ -3813,753 +3751,880 @@
               <w:t>Activiteit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="329DE767" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:tag w:val="dagritme_0700"/>
+              <w:tag w:val="dagritme_tijd_01"/>
               <w:id w:val="1019"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7C2B8D43" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="7C2B8D43" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:tag w:val="dagritme_0800"/>
+              <w:tag w:val="dagritme_activiteit_01"/>
               <w:id w:val="1018"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2DD72B1E" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="2DD72B1E" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-        </w:tc>
-[...46 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="7B61380C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:tag w:val="dagritme_0900"/>
+              <w:tag w:val="dagritme_tijd_02"/>
               <w:id w:val="1017"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6B24146D" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="6B24146D" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:tag w:val="dagritme_1000"/>
+              <w:tag w:val="dagritme_activiteit_02"/>
               <w:id w:val="1016"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="62308B69" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="62308B69" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-        </w:tc>
-[...46 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="5F77CBE1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:tag w:val="dagritme_1100"/>
+              <w:tag w:val="dagritme_tijd_03"/>
               <w:id w:val="1015"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="221E60E8" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="221E60E8" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:tag w:val="dagritme_1200"/>
+              <w:tag w:val="dagritme_activiteit_03"/>
               <w:id w:val="1014"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="027862ED" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="027862ED" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-        </w:tc>
-[...46 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="46EBE9E3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:tag w:val="dagritme_1300"/>
+              <w:tag w:val="dagritme_tijd_04"/>
               <w:id w:val="1013"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="51099919" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="51099919" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:tag w:val="dagritme_1400"/>
+              <w:tag w:val="dagritme_activiteit_04"/>
               <w:id w:val="1012"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="78433F9A" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="78433F9A" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-        </w:tc>
-[...46 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="77DEB581" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:tag w:val="dagritme_1500"/>
+              <w:tag w:val="dagritme_tijd_05"/>
               <w:id w:val="1011"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="708D16D0" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="708D16D0" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:tag w:val="dagritme_1600"/>
+              <w:tag w:val="dagritme_activiteit_05"/>
               <w:id w:val="1010"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6FB1177B" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="6FB1177B" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-        </w:tc>
-[...46 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="34871FAD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:tag w:val="dagritme_1700"/>
+              <w:tag w:val="dagritme_tijd_06"/>
               <w:id w:val="1009"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="7CFF5BBF" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="7CFF5BBF" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:tag w:val="dagritme_1800"/>
+              <w:tag w:val="dagritme_activiteit_06"/>
               <w:id w:val="1008"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="6B6FA12D" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="6B6FA12D" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00373D68" w14:paraId="57F06BD1" w14:textId="77777777">
+      <w:tr w:rsidR="00373D68" w14:paraId="36F17941" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3ED71214" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00373D68" w:rsidP="00E12483">
-[...3 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="dagritme_tijd_07"/>
+              <w:id w:val="7995"/>
+              <w:lock w:val="sdtLocked"/>
+              <w15:appearance w15:val="hidden"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="7783E6D0" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BDD6820" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00373D68" w:rsidP="00E12483">
-[...3 lines deleted...]
-          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="dagritme_activiteit_07"/>
+              <w:id w:val="9544"/>
+              <w:lock w:val="sdtLocked"/>
+              <w15:appearance w15:val="hidden"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="5D46E640" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00373D68" w14:paraId="58A4900D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="dagritme_tijd_08"/>
+              <w:id w:val="3487"/>
+              <w:lock w:val="sdtLocked"/>
+              <w15:appearance w15:val="hidden"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="34A13A0D" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="dagritme_activiteit_08"/>
+              <w:id w:val="14851"/>
+              <w:lock w:val="sdtLocked"/>
+              <w15:appearance w15:val="hidden"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="7FBD51E8" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00373D68" w14:paraId="28F38B93" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="dagritme_tijd_09"/>
+              <w:id w:val="6551"/>
+              <w:lock w:val="sdtLocked"/>
+              <w15:appearance w15:val="hidden"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="3DD41761" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="dagritme_activiteit_09"/>
+              <w:id w:val="12544"/>
+              <w:lock w:val="sdtLocked"/>
+              <w15:appearance w15:val="hidden"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="7B7DD348" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00373D68" w14:paraId="5F55D3C7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="dagritme_tijd_10"/>
+              <w:id w:val="4984"/>
+              <w:lock w:val="sdtLocked"/>
+              <w15:appearance w15:val="hidden"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="2A4A1B1C" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="dagritme_activiteit_10"/>
+              <w:id w:val="13215"/>
+              <w:lock w:val="sdtLocked"/>
+              <w15:appearance w15:val="hidden"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="2B1E68DE" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00373D68" w14:paraId="46896B3F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="dagritme_tijd_11"/>
+              <w:id w:val="5432"/>
+              <w:lock w:val="sdtLocked"/>
+              <w15:appearance w15:val="hidden"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="2F630BD9" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="dagritme_activiteit_11"/>
+              <w:id w:val="9298"/>
+              <w:lock w:val="sdtLocked"/>
+              <w15:appearance w15:val="hidden"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="2A693BA0" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00373D68" w14:paraId="75F9FD2B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="dagritme_tijd_12"/>
+              <w:id w:val="3790"/>
+              <w:lock w:val="sdtLocked"/>
+              <w15:appearance w15:val="hidden"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="125CF6A7" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7838" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+              <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="dagritme_activiteit_12"/>
+              <w:id w:val="11048"/>
+              <w:lock w:val="sdtLocked"/>
+              <w15:appearance w15:val="hidden"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="18D32F3C" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D6502BF" w14:textId="77777777" w:rsidR="00FD010B" w:rsidRDefault="00FD010B" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
         </w:rPr>
         <w:t>Ontwikkeling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OmschrijvingChar"/>
         </w:rPr>
         <w:t>Hoe draagt jouw dagritme bij aan de ontwikkeling en het welbevinden van de kinderen?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
@@ -4581,54 +4646,54 @@
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="67EA7276" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_ontwikkeling"/>
               <w:id w:val="1007"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="672740B6" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="672740B6" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28360BBC" w14:textId="77777777" w:rsidR="00E12483" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00E12483" w:rsidSect="00EC00AD">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6CF03B" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="000369B8" w:rsidRDefault="00540C90" w:rsidP="00E12483">
       <w:pPr>
@@ -4669,54 +4734,54 @@
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="77FF44B5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="ziektebeleid"/>
               <w:id w:val="1006"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="199804DD" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="199804DD" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16FBDD53" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00E12483">
       <w:pPr>
         <w:pStyle w:val="Hoofdtitels"/>
         <w:spacing w:before="600"/>
       </w:pPr>
       <w:r>
         <w:t>Hygiëne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57667F82" w14:textId="77777777" w:rsidR="0043717E" w:rsidRDefault="00FD010B" w:rsidP="000369B8">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Welke maatregelen tref je </w:t>
       </w:r>
@@ -4753,54 +4818,54 @@
       </w:tblGrid>
       <w:tr w:rsidR="0043717E" w14:paraId="51E1F0BB" w14:textId="77777777" w:rsidTr="00FC651E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="hygiene_dagelijks"/>
               <w:id w:val="1005"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="12368D93" w14:textId="77777777" w:rsidR="0043717E" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="12368D93" w14:textId="77777777" w:rsidR="0043717E" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63DD15D7" w14:textId="77777777" w:rsidR="0043717E" w:rsidRDefault="00FD010B" w:rsidP="000369B8">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Welke maatregelen tref je </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>periodiek</w:t>
       </w:r>
       <w:r>
@@ -4829,54 +4894,54 @@
       </w:tblGrid>
       <w:tr w:rsidR="0043717E" w14:paraId="7A0C9E7A" w14:textId="77777777" w:rsidTr="00FC651E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="hygiene_periodiek"/>
               <w:id w:val="1004"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="339BC621" w14:textId="77777777" w:rsidR="0043717E" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="339BC621" w14:textId="77777777" w:rsidR="0043717E" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51289AE4" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00E12483">
       <w:pPr>
         <w:pStyle w:val="Hoofdtitels"/>
         <w:spacing w:before="600"/>
       </w:pPr>
       <w:r>
         <w:t>Wennen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DCAFE50" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="000369B8">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
       <w:r>
         <w:t>Wanneer, hoe vaak en hoe lang mogen kinderen bij jou komen wennen?</w:t>
       </w:r>
@@ -4903,54 +4968,54 @@
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="62EFA8FB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="wenbeleid"/>
               <w:id w:val="1003"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0F8B029B" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="0F8B029B" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F3299A0" w14:textId="77777777" w:rsidR="000369B8" w:rsidRDefault="000369B8" w:rsidP="001055A5">
       <w:pPr>
         <w:pStyle w:val="Hoofdtitels"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="733C4CF0" w14:textId="77777777" w:rsidR="000369B8" w:rsidRDefault="000369B8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="D81B60"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4996,54 +5061,54 @@
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="16499D4B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="communicatie_ouders"/>
               <w:id w:val="1002"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="0E7414AB" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="0E7414AB" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2124106D" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00FD010B" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
         </w:rPr>
         <w:t>Ontwikkeling</w:t>
@@ -5090,67 +5155,146 @@
       <w:tr w:rsidR="00373D68" w14:paraId="5DCF88FF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="ontwikkeling_communicatie"/>
               <w:id w:val="1001"/>
               <w:lock w:val="sdtLocked"/>
               <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="7F96F8B1" w14:textId="56C3660B" w:rsidR="00373D68" w:rsidRDefault="00900FA7" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r>
-                  <w:t xml:space="preserve">     </w:t>
+                  <w:t/>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7DC791A6" w14:textId="77777777" w:rsidR="0049661C" w:rsidRDefault="0049661C" w:rsidP="00E12483">
+    <w:p w14:paraId="295C7AAD" w14:textId="7FA65F1C" w:rsidR="00430E77" w:rsidRDefault="00430E77" w:rsidP="00430E77">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="SubtitelChar"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>AVG en privacy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="424242"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hoe bescherm je de privacy van je gastkinderen? Denk aan welke gegevens je vastlegt, hoe je de gegevens bewaart en hoe je toestemming van ouders regelt.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9638" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9638"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00430E77" w14:paraId="7A7AE137" w14:textId="77777777" w:rsidTr="00B17243">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9638" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
+            <w:tcMar>
+              <w:top w:w="200" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="200" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:tag w:val="ontwikkeling_communicatie"/>
+              <w:id w:val="850537752"/>
+              <w:showingPlcHdr/>
+              <w15:appearance w15:val="hidden"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="5BDAF877" w14:textId="77777777" w:rsidR="00430E77" w:rsidRDefault="00430E77" w:rsidP="00B17243">
+                <w:pPr>
+                  <w:spacing w:line="276" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r>
+                  <w:t/>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7DC791A6" w14:textId="6E55E74B" w:rsidR="0049661C" w:rsidRDefault="0049661C" w:rsidP="00E12483">
       <w:pPr>
         <w:pStyle w:val="Hoofdtitels"/>
         <w:spacing w:before="600"/>
       </w:pPr>
       <w:r>
         <w:t>Opvangtarief</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2B8689" w14:textId="77777777" w:rsidR="0049661C" w:rsidRDefault="0049661C" w:rsidP="000369B8">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
       <w:r>
         <w:t>Welk opvangtarief hanteer je voor jouw opvangwerkzaamheden.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -5167,54 +5311,54 @@
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="79EEE9ED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="opvangtarief"/>
               <w:id w:val="1000"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
+              <w:text/>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="5CD53213" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="5CD53213" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D911FEF" w14:textId="77777777" w:rsidR="00E12483" w:rsidRDefault="00E12483" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00E12483" w:rsidSect="00EC00AD">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2382F0F6" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-1134" w:right="-1134"/>
       </w:pPr>
@@ -5255,58 +5399,58 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00373D68" w:rsidSect="00E12483">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="0" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7146F7BA" w14:textId="77777777" w:rsidR="00DB6EB3" w:rsidRDefault="00DB6EB3">
+    <w:p w14:paraId="74022B36" w14:textId="77777777" w:rsidR="00225777" w:rsidRDefault="00225777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28F3E6E2" w14:textId="77777777" w:rsidR="00DB6EB3" w:rsidRDefault="00DB6EB3">
+    <w:p w14:paraId="58DA7ACA" w14:textId="77777777" w:rsidR="00225777" w:rsidRDefault="00225777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5393,58 +5537,58 @@
     </w:r>
     <w:r w:rsidR="00E37CF9">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="757575"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="757575"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B0502D6" w14:textId="77777777" w:rsidR="00DB6EB3" w:rsidRDefault="00DB6EB3">
+    <w:p w14:paraId="312AD6F0" w14:textId="77777777" w:rsidR="00225777" w:rsidRDefault="00225777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18C58496" w14:textId="77777777" w:rsidR="00DB6EB3" w:rsidRDefault="00DB6EB3">
+    <w:p w14:paraId="1BB29C48" w14:textId="77777777" w:rsidR="00225777" w:rsidRDefault="00225777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085132E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10A87A12"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -5854,102 +5998,106 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="858347566">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="395737923">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1924218233">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1078478976">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00373D68"/>
     <w:rsid w:val="000369B8"/>
     <w:rsid w:val="000856FA"/>
     <w:rsid w:val="001055A5"/>
     <w:rsid w:val="0016793E"/>
+    <w:rsid w:val="00225777"/>
     <w:rsid w:val="002979BF"/>
     <w:rsid w:val="00355D2E"/>
     <w:rsid w:val="0037070C"/>
     <w:rsid w:val="0037124A"/>
     <w:rsid w:val="00373D68"/>
     <w:rsid w:val="00374582"/>
     <w:rsid w:val="003B3885"/>
+    <w:rsid w:val="00430E77"/>
     <w:rsid w:val="0043717E"/>
     <w:rsid w:val="0044046A"/>
     <w:rsid w:val="00485829"/>
     <w:rsid w:val="0049661C"/>
     <w:rsid w:val="004D414F"/>
     <w:rsid w:val="00525410"/>
     <w:rsid w:val="005344FD"/>
     <w:rsid w:val="00534784"/>
     <w:rsid w:val="00540C90"/>
     <w:rsid w:val="00565685"/>
     <w:rsid w:val="0058356C"/>
     <w:rsid w:val="005A7B3A"/>
     <w:rsid w:val="005F3EA4"/>
+    <w:rsid w:val="00663230"/>
     <w:rsid w:val="006774AD"/>
     <w:rsid w:val="006C71F4"/>
     <w:rsid w:val="00743C72"/>
     <w:rsid w:val="0074492C"/>
+    <w:rsid w:val="007D6767"/>
     <w:rsid w:val="00835438"/>
     <w:rsid w:val="00873D92"/>
     <w:rsid w:val="008E06B1"/>
     <w:rsid w:val="008F266B"/>
     <w:rsid w:val="008F4C23"/>
     <w:rsid w:val="00900FA7"/>
     <w:rsid w:val="00986F3E"/>
     <w:rsid w:val="00B7346E"/>
     <w:rsid w:val="00B87F54"/>
     <w:rsid w:val="00BB5B09"/>
     <w:rsid w:val="00C800D0"/>
     <w:rsid w:val="00CB1FD9"/>
     <w:rsid w:val="00CC621D"/>
     <w:rsid w:val="00CF4360"/>
     <w:rsid w:val="00D71620"/>
     <w:rsid w:val="00D77C02"/>
     <w:rsid w:val="00DB6EB3"/>
     <w:rsid w:val="00DF0615"/>
     <w:rsid w:val="00E12483"/>
     <w:rsid w:val="00E37CF9"/>
     <w:rsid w:val="00E84F8F"/>
     <w:rsid w:val="00EC00AD"/>
     <w:rsid w:val="00EF6ADA"/>
     <w:rsid w:val="00F53C8E"/>
     <w:rsid w:val="00F8637A"/>
@@ -6452,51 +6600,50 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
@@ -6688,52 +6835,51 @@
     <w:name w:val="Omschrijving"/>
     <w:basedOn w:val="Alineaenlijst"/>
     <w:link w:val="OmschrijvingChar"/>
     <w:qFormat/>
     <w:rsid w:val="00835438"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmschrijvingChar">
     <w:name w:val="Omschrijving Char"/>
     <w:basedOn w:val="AlineaenlijstChar"/>
     <w:link w:val="Omschrijving"/>
     <w:rsid w:val="00835438"/>
     <w:rPr>
       <w:color w:val="424242"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7007,92 +7153,91 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34181259-DDB5-4E78-8A1F-29E2598DBF39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{261f697e-329f-4655-af0c-4d860e169cac}" enabled="0" method="" siteId="{261f697e-329f-4655-af0c-4d860e169cac}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>2635</Words>
-  <Characters>14498</Characters>
+  <Words>2671</Words>
+  <Characters>14692</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>120</Lines>
+  <Lines>122</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17099</CharactersWithSpaces>
+  <CharactersWithSpaces>17329</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>