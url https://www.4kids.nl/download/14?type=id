--- v1 (2026-05-20)
+++ v2 (2026-07-05)
@@ -1,49 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45712A09" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-1134" w:right="-1134"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C80687A" wp14:editId="08260825">
             <wp:extent cx="7558768" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:docPr id="99999" name="Coverfoto"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="99999" name="Coverfoto"/>
@@ -149,54 +150,60 @@
     </w:p>
     <w:p w14:paraId="7E7ED59F" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00E84F8F">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
       </w:pPr>
       <w:r>
         <w:t>De basis van waaruit je werkt is het pedagogisch beleidsplan van 4Kids.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Dit beleidsplan is gebaseerd op de vier basisdoelen van Riksen-Walraven (2004):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D629B9" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="001055A5" w:rsidRDefault="00E84F8F" w:rsidP="00E84F8F">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
       </w:pPr>
       <w:r>
         <w:t>1. Het bieden van een gevoel van fysieke en emotionele veiligheid;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
         <w:t>2. Het bieden van mogelijkheden voor het ontwikkelen van persoonlijke competenties;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
         <w:t>3. Het bieden van gelegenheid tot het ontwikkelen van sociale competenties;</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
         <w:t>4. Socialisatie en het eigen maken van waarden en normen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0B8CE0" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="00E37CF9" w:rsidRDefault="00540C90" w:rsidP="001055A5">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Pedagogisch werkplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F285214" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="00E37CF9" w:rsidRDefault="00540C90" w:rsidP="00E84F8F">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
       </w:pPr>
       <w:r>
         <w:t>Met dit pedagogisch werkplan kun je op een hele eenvoudige manier zichtbaar maken op welke manier jij het pedagogisch beleidsplan in de praktijk brengt. En je zult zien, je doet al meer vanuit het pedagogisch beleid dan je denkt! Dus ga snel aan de slag, zodat je je persoonlijke werkplan met trots kunt laten zien aan ouders, GGD en 4Kids. Daarmee voldoe je aan de kwaliteitseis dat iedere gastouder een pedagogisch werkplan moet hebben. Hoe fijn is dat!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E1A7E6" w14:textId="77777777" w:rsidR="00374582" w:rsidRDefault="00540C90" w:rsidP="0037124A">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
       </w:pPr>
       <w:r>
@@ -210,50 +217,52 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E280512" w14:textId="77777777" w:rsidR="008F266B" w:rsidRDefault="008F266B" w:rsidP="0037124A">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
         <w:sectPr w:rsidR="008F266B" w:rsidSect="008F266B">
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="0" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6057901A" w14:textId="77777777" w:rsidR="0037124A" w:rsidRDefault="0037124A" w:rsidP="00835438">
       <w:pPr>
         <w:pStyle w:val="Hoofdtitels"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Mijn gegevens</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A402C5C" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="0037124A" w:rsidP="0037124A">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Naam</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
@@ -279,61 +288,58 @@
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="contact_naam"/>
               <w:id w:val="1043"/>
               <w:lock w:val="sdtLocked"/>
               <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="2AF28304" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="008E06B1" w:rsidP="0037124A">
+              <w:p w14:paraId="2AF28304" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="00000000" w:rsidP="0037124A">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A331EB2" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="0037124A" w:rsidP="0037124A">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
           <w:sz w:val="20"/>
@@ -368,61 +374,58 @@
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="contact_telefoon"/>
               <w:id w:val="1042"/>
               <w:lock w:val="sdtLocked"/>
               <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="462D9377" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="00D71620" w:rsidP="00FC651E">
+              <w:p w14:paraId="462D9377" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="00000000" w:rsidP="00FC651E">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="70E0124D" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="0037124A" w:rsidP="0037124A">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>E-mailadres</w:t>
       </w:r>
     </w:p>
@@ -455,52 +458,52 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="contact_email"/>
               <w:id w:val="1041"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
               <w:p w14:paraId="5F2B0B8E" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="00000000" w:rsidP="00FC651E">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="417E0BC8" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="0037124A" w:rsidP="0037124A">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>Opmerking</w:t>
@@ -535,52 +538,52 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="contact_opmerking"/>
               <w:id w:val="1040"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
               <w:p w14:paraId="1B96C12A" w14:textId="77777777" w:rsidR="0037124A" w:rsidRPr="0037124A" w:rsidRDefault="00000000" w:rsidP="00FC651E">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:rPr>
-                    <w:sz w:val="20"/>
-                    <w:szCs w:val="20"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38B4A06D" w14:textId="77777777" w:rsidR="0037124A" w:rsidRDefault="0037124A" w:rsidP="0037124A">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="047B3EE2" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="07281568" w14:textId="77777777" w:rsidR="00F86C49" w:rsidRPr="00835438" w:rsidRDefault="00F86C49" w:rsidP="00835438">
       <w:pPr>
         <w:pStyle w:val="Hoofdtitels"/>
       </w:pPr>
@@ -709,57 +712,54 @@
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="cursussen_workshops"/>
               <w:id w:val="1038"/>
               <w:lock w:val="sdtLocked"/>
               <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="306FD14C" w14:textId="77777777" w:rsidR="008E06B1" w:rsidRDefault="008E06B1" w:rsidP="008E06B1">
+              <w:p w14:paraId="306FD14C" w14:textId="77777777" w:rsidR="008E06B1" w:rsidRDefault="00000000" w:rsidP="008E06B1">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C5ADA42" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="00D77C02" w:rsidRDefault="00540C90" w:rsidP="00D77C02">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Omvang en samenstelling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1473DE5C" w14:textId="77777777" w:rsidR="00835438" w:rsidRPr="00D77C02" w:rsidRDefault="00540C90" w:rsidP="00835438">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
       <w:r>
         <w:t>Beschrijf de omvang en de leeftijdsopbouw van de groep kinderen die je opvangt.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
@@ -1097,57 +1097,54 @@
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="binnenruimte"/>
               <w:id w:val="1033"/>
               <w:lock w:val="sdtLocked"/>
               <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="5F6C8B5E" w14:textId="77777777" w:rsidR="00485829" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="5F6C8B5E" w14:textId="77777777" w:rsidR="00485829" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39A6768E" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00F8637A">
       <w:pPr>
         <w:pStyle w:val="Subtitel"/>
       </w:pPr>
       <w:r>
         <w:t>Buitenruimte en buitenspelen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="421EEDAB" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>Hoe wordt het buitenspelen georganiseerd? Heb je een eigen buitenruimte of maak je gebruik van de openbare ruimte? Hoe kunnen kinderen zich ontwikkelen tijdens het buitenspelen? Hoe zorg je ervoor dat dit veilig gebeurt?</w:t>
       </w:r>
     </w:p>
@@ -1177,57 +1174,54 @@
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="buitenruimte"/>
               <w:id w:val="1032"/>
               <w:lock w:val="sdtLocked"/>
               <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="379088EC" w14:textId="77777777" w:rsidR="00485829" w:rsidRDefault="00DB6EB3" w:rsidP="00E12483">
+              <w:p w14:paraId="379088EC" w14:textId="77777777" w:rsidR="00485829" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D8620AC" w14:textId="77777777" w:rsidR="00EC00AD" w:rsidRDefault="00540C90">
       <w:pPr>
         <w:sectPr w:rsidR="00EC00AD" w:rsidSect="008F266B">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA04F3C" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-1134" w:right="-1134"/>
       </w:pPr>
       <w:r>
@@ -2079,54 +2073,62 @@
     </w:p>
     <w:p w14:paraId="3C332371" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00900FA7">
       <w:pPr>
         <w:pStyle w:val="Hoofdtitels"/>
         <w:spacing w:before="600"/>
       </w:pPr>
       <w:r>
         <w:t>Sociale competenties</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E38417" w14:textId="77777777" w:rsidR="00CF4360" w:rsidRPr="00355D2E" w:rsidRDefault="00CF4360" w:rsidP="00355D2E">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
       </w:pPr>
       <w:r>
         <w:t>,,Wil je Sam even helpen?” Samen spelen, vriendjes worden met andere kinderen, relaties opbouwen. Het aanleren van sociaal gedrag is essentieel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034F1843" w14:textId="77777777" w:rsidR="00CF4360" w:rsidRPr="00CF4360" w:rsidRDefault="00CF4360" w:rsidP="008F4C23">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>voor je gastkinderen om zich staande te kunnen houden in de samenleving. Hierbij is het heel belangrijk dat een kind zich kan verplaatsen in de ander.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
         <w:t>Samenwerken, naar elkaar luisteren, delen, om de beurt doen, een ander kindje iets geven, helpen, troosten, knuffelen en een complimentje geven. Leren omgaan met andere kinderen en volwassenen. Leren van anderen. Dat is sociale ontwikkeling. Door het contact dat je gastkinderen met elkaar hebben leren zij zich te verplaatsen in een ander en samen oplossingen te zoeken voor problemen.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
         </w:rPr>
         <w:t>Wat je kunt doen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6274C5" w14:textId="77777777" w:rsidR="00CF4360" w:rsidRPr="00CF4360" w:rsidRDefault="00CF4360" w:rsidP="00355D2E">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2682,51 +2684,55 @@
       </w:pPr>
       <w:r>
         <w:t>Bied structuur en stel grenzen op een consequente, doortastende manier. Maar met respect! Dit doe je het best op een positieve manier. Wij (4Kids) zijn voorstander van positief opvoeden. Belonen en aandacht geven als de kinderen het goed doen is hierbij heel belangrijk. Ben je blij met bepaald gedrag? Leg uit waarom, zodat ook je andere gastkinderen dit begrijpen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D9FC86" w14:textId="77777777" w:rsidR="006C71F4" w:rsidRPr="006C71F4" w:rsidRDefault="006C71F4" w:rsidP="00534784">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
       </w:pPr>
       <w:r>
         <w:t>Keur je iets af? Leg dan duidelijk uit waarom iets niet mag. Loop naar het kind toe om te corrigeren, kijk hem of haar aan en leg uit waarom iets niet mag. Soms helpt een time-out daarbij. Je zet het kind even apart, in dezelfde ruimte. Je maakt het natuurlijk ook altijd weer goed, bijvoorbeeld met een knuffel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB97E56" w14:textId="77777777" w:rsidR="00EC00AD" w:rsidRDefault="006C71F4" w:rsidP="00EC00AD">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
         <w:sectPr w:rsidR="00EC00AD" w:rsidSect="00EC00AD">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="0" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:t>Bij jonge kinderen is afleiden of negeren vaak de beste manier. Belangrijk is dat de straf geldt voor bepaald gedrag. Daarbij keur je nooit je gastkinderen af, maar zijn of haar gedrag. Op deze manier houdt hij of zij een positief zelfbeeld. En dat is wat we willen, toch?!</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6930AB64" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="00534784" w:rsidRDefault="006C71F4" w:rsidP="00EC00AD">
       <w:pPr>
         <w:pStyle w:val="Alineaenlijst"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Pesten is nooit toegestaan. Dit gedrag keur je af en bespreek je. Met het kind dat pest maak je afspraken. Geef op de volgende pagina aan wat jij belangrijk vindt binnen je opvang en welke regels er bij jou zijn</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
@@ -2983,59 +2989,74 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="098A441F" w14:textId="77777777" w:rsidR="00373D68" w:rsidRPr="00534784" w:rsidRDefault="00540C90" w:rsidP="00900FA7">
       <w:pPr>
         <w:pStyle w:val="Hoofdtitels"/>
         <w:spacing w:before="600"/>
       </w:pPr>
       <w:r>
         <w:t>Zo ga ik met baby’s om</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18640313" w14:textId="77777777" w:rsidR="006C71F4" w:rsidRDefault="00540C90" w:rsidP="00534784">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="424242"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="AlineaenlijstChar"/>
         </w:rPr>
         <w:t>Baby’s volgen hun eigen ritme. Hier ga jij als gastouder in mee. Ze vormen dus eigenlijk een aparte groep binnen je opvang. De ontwikkeling van iedere baby is heel verschillend. Daarom laten we de vier pedagogische doelen bij deze doelgroep even los.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="AlineaenlijstChar"/>
+        </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="AlineaenlijstChar"/>
+        </w:rPr>
         <w:br/>
         <w:t>Emotionele en fysieke veiligheid, interactie, rust en regelmaat zijn voor een baby het belangrijkst. Laat op de volgende pagina zien hoe jij omgaat met baby’s in je opvang.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="424242"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
         </w:rPr>
         <w:t>Denk hierbij aan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD6B104" w14:textId="77777777" w:rsidR="006C71F4" w:rsidRDefault="000369B8" w:rsidP="000369B8">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3104,50 +3125,55 @@
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>Hoe en waar verschoon ik een baby;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1547B4EC" w14:textId="77777777" w:rsidR="006C71F4" w:rsidRDefault="000369B8" w:rsidP="000369B8">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t xml:space="preserve">Welke volwassenen zijn betrokken bij de verzorging van een baby </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="424242"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>(denk aan: huisgenoten/structureel aanwezigen)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF46CAA" w14:textId="77777777" w:rsidR="006C71F4" w:rsidRDefault="000369B8" w:rsidP="000369B8">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
@@ -3182,122 +3208,137 @@
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>Op welke manier betrek ik de andere kinderen bij een baby;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="403C4ABD" w14:textId="77777777" w:rsidR="006C71F4" w:rsidRDefault="000369B8" w:rsidP="000369B8">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe zorg ik voor een goede overdracht </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="424242"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>(denk aan: eten, drinken, slapen, spelen)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="640BFE8A" w14:textId="77777777" w:rsidR="006C71F4" w:rsidRDefault="000369B8" w:rsidP="000369B8">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe ga ik om met specifieke wensen van ouders </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="424242"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>(denk aan: draagdoek, inbakeren, wasbare luiers, borstvoeding, wel/niet laten huilen)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B30D1B8" w14:textId="77777777" w:rsidR="006C71F4" w:rsidRDefault="000369B8" w:rsidP="00E12483">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoe bereid ik ouders voor op de start </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="424242"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>(denk aan: uit flesje kunnen drinken, in eigen bedje slapen)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AEA54A9" w14:textId="77777777" w:rsidR="00E12483" w:rsidRPr="00E12483" w:rsidRDefault="00E12483" w:rsidP="00E12483">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="240" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="424242"/>
@@ -3754,198 +3795,218 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="329DE767" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_tijd_01"/>
               <w:id w:val="1019"/>
               <w:lock w:val="sdtLocked"/>
+              <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="7C2B8D43" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+              <w:p w14:paraId="7C2B8D43" w14:textId="60FEA507" w:rsidR="00373D68" w:rsidRDefault="000D6B17" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_activiteit_01"/>
               <w:id w:val="1018"/>
               <w:lock w:val="sdtLocked"/>
+              <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="2DD72B1E" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+              <w:p w14:paraId="2DD72B1E" w14:textId="31686346" w:rsidR="00373D68" w:rsidRDefault="000D6B17" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="7B61380C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_tijd_02"/>
               <w:id w:val="1017"/>
               <w:lock w:val="sdtLocked"/>
+              <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="6B24146D" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+              <w:p w14:paraId="6B24146D" w14:textId="240DE1A6" w:rsidR="00373D68" w:rsidRDefault="000D6B17" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_activiteit_02"/>
               <w:id w:val="1016"/>
               <w:lock w:val="sdtLocked"/>
+              <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="62308B69" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+              <w:p w14:paraId="62308B69" w14:textId="7EE9A929" w:rsidR="00373D68" w:rsidRDefault="00F50EB9" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="5F77CBE1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_tijd_03"/>
               <w:id w:val="1015"/>
               <w:lock w:val="sdtLocked"/>
+              <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="221E60E8" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+              <w:p w14:paraId="221E60E8" w14:textId="43966A8E" w:rsidR="00373D68" w:rsidRDefault="000D6B17" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_activiteit_03"/>
               <w:id w:val="1014"/>
@@ -3964,58 +4025,62 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="46EBE9E3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_tijd_04"/>
               <w:id w:val="1013"/>
               <w:lock w:val="sdtLocked"/>
+              <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="51099919" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+              <w:p w14:paraId="51099919" w14:textId="7C82ADD6" w:rsidR="00373D68" w:rsidRDefault="000D6B17" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_activiteit_04"/>
               <w:id w:val="1012"/>
@@ -4034,58 +4099,62 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="77DEB581" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_tijd_05"/>
               <w:id w:val="1011"/>
               <w:lock w:val="sdtLocked"/>
+              <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="708D16D0" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+              <w:p w14:paraId="708D16D0" w14:textId="3C53EC4B" w:rsidR="00373D68" w:rsidRDefault="000D6B17" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_activiteit_05"/>
               <w:id w:val="1010"/>
@@ -4104,58 +4173,62 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="34871FAD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_tijd_06"/>
               <w:id w:val="1009"/>
               <w:lock w:val="sdtLocked"/>
+              <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="7CFF5BBF" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+              <w:p w14:paraId="7CFF5BBF" w14:textId="7A9CD554" w:rsidR="00373D68" w:rsidRDefault="000D6B17" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_activiteit_06"/>
               <w:id w:val="1008"/>
@@ -4174,58 +4247,62 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="36F17941" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_tijd_07"/>
               <w:id w:val="7995"/>
               <w:lock w:val="sdtLocked"/>
+              <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="7783E6D0" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+              <w:p w14:paraId="7783E6D0" w14:textId="6DB100C8" w:rsidR="00373D68" w:rsidRDefault="000D6B17" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_activiteit_07"/>
               <w:id w:val="9544"/>
@@ -4244,58 +4321,62 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="58A4900D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_tijd_08"/>
               <w:id w:val="3487"/>
               <w:lock w:val="sdtLocked"/>
+              <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="34A13A0D" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+              <w:p w14:paraId="34A13A0D" w14:textId="3A77EFDE" w:rsidR="00373D68" w:rsidRDefault="000D6B17" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_activiteit_08"/>
               <w:id w:val="14851"/>
@@ -4314,58 +4395,62 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="28F38B93" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_tijd_09"/>
               <w:id w:val="6551"/>
               <w:lock w:val="sdtLocked"/>
+              <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="3DD41761" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+              <w:p w14:paraId="3DD41761" w14:textId="2639F131" w:rsidR="00373D68" w:rsidRDefault="000D6B17" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_activiteit_09"/>
               <w:id w:val="12544"/>
@@ -4384,58 +4469,62 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="5F55D3C7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_tijd_10"/>
               <w:id w:val="4984"/>
               <w:lock w:val="sdtLocked"/>
+              <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="2A4A1B1C" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+              <w:p w14:paraId="2A4A1B1C" w14:textId="17E69A9A" w:rsidR="00373D68" w:rsidRDefault="000D6B17" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_activiteit_10"/>
               <w:id w:val="13215"/>
@@ -4454,58 +4543,62 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="46896B3F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_tijd_11"/>
               <w:id w:val="5432"/>
               <w:lock w:val="sdtLocked"/>
+              <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="2F630BD9" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+              <w:p w14:paraId="2F630BD9" w14:textId="04C5C976" w:rsidR="00373D68" w:rsidRDefault="000D6B17" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_activiteit_11"/>
               <w:id w:val="9298"/>
@@ -4524,107 +4617,116 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00373D68" w14:paraId="75F9FD2B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_tijd_12"/>
               <w:id w:val="3790"/>
               <w:lock w:val="sdtLocked"/>
+              <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="125CF6A7" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+              <w:p w14:paraId="125CF6A7" w14:textId="32CE5A3B" w:rsidR="00373D68" w:rsidRDefault="000D6B17" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="dagritme_activiteit_12"/>
               <w:id w:val="11048"/>
               <w:lock w:val="sdtLocked"/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
               <w:p w14:paraId="18D32F3C" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D6502BF" w14:textId="77777777" w:rsidR="00FD010B" w:rsidRDefault="00FD010B" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="424242"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
         </w:rPr>
         <w:t>Ontwikkeling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OmschrijvingChar"/>
         </w:rPr>
         <w:t>Hoe draagt jouw dagritme bij aan de ontwikkeling en het welbevinden van de kinderen?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9638" w:type="dxa"/>
         <w:tblBorders>
@@ -5060,58 +5162,62 @@
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="16499D4B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="communicatie_ouders"/>
               <w:id w:val="1002"/>
               <w:lock w:val="sdtLocked"/>
+              <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="0E7414AB" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+              <w:p w14:paraId="0E7414AB" w14:textId="650B829A" w:rsidR="00373D68" w:rsidRDefault="00F50EB9" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2124106D" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00FD010B" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
         </w:rPr>
         <w:t>Ontwikkeling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5158,57 +5264,54 @@
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="ontwikkeling_communicatie"/>
               <w:id w:val="1001"/>
               <w:lock w:val="sdtLocked"/>
               <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="7F96F8B1" w14:textId="56C3660B" w:rsidR="00373D68" w:rsidRDefault="00900FA7" w:rsidP="00E12483">
+              <w:p w14:paraId="7F96F8B1" w14:textId="56C3660B" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="295C7AAD" w14:textId="7FA65F1C" w:rsidR="00430E77" w:rsidRDefault="00430E77" w:rsidP="00430E77">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtitelChar"/>
         </w:rPr>
         <w:br/>
         <w:t>AVG en privacy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="424242"/>
         </w:rPr>
         <w:br/>
         <w:t>Hoe bescherm je de privacy van je gastkinderen? Denk aan welke gegevens je vastlegt, hoe je de gegevens bewaart en hoe je toestemming van ouders regelt.</w:t>
       </w:r>
     </w:p>
@@ -5230,64 +5333,62 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="00430E77" w14:paraId="7A7AE137" w14:textId="77777777" w:rsidTr="00B17243">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
-              <w:tag w:val="ontwikkeling_communicatie"/>
+              <w:tag w:val="avg_privacy"/>
               <w:id w:val="850537752"/>
+              <w:lock w:val="sdtLocked"/>
               <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="5BDAF877" w14:textId="77777777" w:rsidR="00430E77" w:rsidRDefault="00430E77" w:rsidP="00B17243">
+              <w:p w14:paraId="5BDAF877" w14:textId="77777777" w:rsidR="00430E77" w:rsidRDefault="00000000" w:rsidP="00B17243">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
-                <w:r>
-[...1 lines deleted...]
-                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7DC791A6" w14:textId="6E55E74B" w:rsidR="0049661C" w:rsidRDefault="0049661C" w:rsidP="00E12483">
       <w:pPr>
         <w:pStyle w:val="Hoofdtitels"/>
         <w:spacing w:before="600"/>
       </w:pPr>
       <w:r>
         <w:t>Opvangtarief</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2B8689" w14:textId="77777777" w:rsidR="0049661C" w:rsidRDefault="0049661C" w:rsidP="000369B8">
       <w:pPr>
         <w:pStyle w:val="Omschrijving"/>
       </w:pPr>
       <w:r>
         <w:t>Welk opvangtarief hanteer je voor jouw opvangwerkzaamheden.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -5310,58 +5411,62 @@
         <w:gridCol w:w="9638"/>
       </w:tblGrid>
       <w:tr w:rsidR="00373D68" w14:paraId="79EEE9ED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="E0E0E0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FAFAFA"/>
             <w:tcMar>
               <w:top w:w="200" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:bottom w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="opvangtarief"/>
               <w:id w:val="1000"/>
               <w:lock w:val="sdtLocked"/>
+              <w:showingPlcHdr/>
               <w15:appearance w15:val="hidden"/>
               <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="5CD53213" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00000000" w:rsidP="00E12483">
+              <w:p w14:paraId="5CD53213" w14:textId="33093EF0" w:rsidR="00373D68" w:rsidRDefault="00F50EB9" w:rsidP="00E12483">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
+                <w:r>
+                  <w:t xml:space="preserve">     </w:t>
+                </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D911FEF" w14:textId="77777777" w:rsidR="00E12483" w:rsidRDefault="00E12483" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:sectPr w:rsidR="00E12483" w:rsidSect="00EC00AD">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2382F0F6" w14:textId="77777777" w:rsidR="00373D68" w:rsidRDefault="00540C90" w:rsidP="00873D92">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-1134" w:right="-1134"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -5399,58 +5504,58 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00373D68" w:rsidSect="00E12483">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="0" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74022B36" w14:textId="77777777" w:rsidR="00225777" w:rsidRDefault="00225777">
+    <w:p w14:paraId="40C833C0" w14:textId="77777777" w:rsidR="002961B8" w:rsidRDefault="002961B8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58DA7ACA" w14:textId="77777777" w:rsidR="00225777" w:rsidRDefault="00225777">
+    <w:p w14:paraId="60990AAB" w14:textId="77777777" w:rsidR="002961B8" w:rsidRDefault="002961B8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5537,58 +5642,58 @@
     </w:r>
     <w:r w:rsidR="00E37CF9">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="757575"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="757575"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="312AD6F0" w14:textId="77777777" w:rsidR="00225777" w:rsidRDefault="00225777">
+    <w:p w14:paraId="27823FA0" w14:textId="77777777" w:rsidR="002961B8" w:rsidRDefault="002961B8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BB29C48" w14:textId="77777777" w:rsidR="00225777" w:rsidRDefault="00225777">
+    <w:p w14:paraId="1BBF6985" w14:textId="77777777" w:rsidR="002961B8" w:rsidRDefault="002961B8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085132E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10A87A12"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -5998,129 +6103,135 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="858347566">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="395737923">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1924218233">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1078478976">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
-  <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00373D68"/>
     <w:rsid w:val="000369B8"/>
     <w:rsid w:val="000856FA"/>
+    <w:rsid w:val="000D6B17"/>
     <w:rsid w:val="001055A5"/>
     <w:rsid w:val="0016793E"/>
     <w:rsid w:val="00225777"/>
+    <w:rsid w:val="002961B8"/>
     <w:rsid w:val="002979BF"/>
     <w:rsid w:val="00355D2E"/>
     <w:rsid w:val="0037070C"/>
     <w:rsid w:val="0037124A"/>
     <w:rsid w:val="00373D68"/>
     <w:rsid w:val="00374582"/>
     <w:rsid w:val="003B3885"/>
     <w:rsid w:val="00430E77"/>
     <w:rsid w:val="0043717E"/>
     <w:rsid w:val="0044046A"/>
     <w:rsid w:val="00485829"/>
     <w:rsid w:val="0049661C"/>
     <w:rsid w:val="004D414F"/>
     <w:rsid w:val="00525410"/>
     <w:rsid w:val="005344FD"/>
     <w:rsid w:val="00534784"/>
     <w:rsid w:val="00540C90"/>
     <w:rsid w:val="00565685"/>
     <w:rsid w:val="0058356C"/>
     <w:rsid w:val="005A7B3A"/>
     <w:rsid w:val="005F3EA4"/>
     <w:rsid w:val="00663230"/>
     <w:rsid w:val="006774AD"/>
     <w:rsid w:val="006C71F4"/>
     <w:rsid w:val="00743C72"/>
     <w:rsid w:val="0074492C"/>
     <w:rsid w:val="007D6767"/>
     <w:rsid w:val="00835438"/>
     <w:rsid w:val="00873D92"/>
     <w:rsid w:val="008E06B1"/>
     <w:rsid w:val="008F266B"/>
     <w:rsid w:val="008F4C23"/>
     <w:rsid w:val="00900FA7"/>
     <w:rsid w:val="00986F3E"/>
+    <w:rsid w:val="00A573CA"/>
     <w:rsid w:val="00B7346E"/>
     <w:rsid w:val="00B87F54"/>
     <w:rsid w:val="00BB5B09"/>
     <w:rsid w:val="00C800D0"/>
     <w:rsid w:val="00CB1FD9"/>
     <w:rsid w:val="00CC621D"/>
     <w:rsid w:val="00CF4360"/>
     <w:rsid w:val="00D71620"/>
+    <w:rsid w:val="00D75DC6"/>
     <w:rsid w:val="00D77C02"/>
     <w:rsid w:val="00DB6EB3"/>
     <w:rsid w:val="00DF0615"/>
     <w:rsid w:val="00E12483"/>
     <w:rsid w:val="00E37CF9"/>
     <w:rsid w:val="00E84F8F"/>
     <w:rsid w:val="00EC00AD"/>
     <w:rsid w:val="00EF6ADA"/>
+    <w:rsid w:val="00F50EB9"/>
     <w:rsid w:val="00F53C8E"/>
     <w:rsid w:val="00F8637A"/>
     <w:rsid w:val="00F86C49"/>
     <w:rsid w:val="00FD010B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -6600,50 +6711,51 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
@@ -6835,51 +6947,52 @@
     <w:name w:val="Omschrijving"/>
     <w:basedOn w:val="Alineaenlijst"/>
     <w:link w:val="OmschrijvingChar"/>
     <w:qFormat/>
     <w:rsid w:val="00835438"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OmschrijvingChar">
     <w:name w:val="Omschrijving Char"/>
     <w:basedOn w:val="AlineaenlijstChar"/>
     <w:link w:val="Omschrijving"/>
     <w:rsid w:val="00835438"/>
     <w:rPr>
       <w:color w:val="424242"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7153,91 +7266,93 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34181259-DDB5-4E78-8A1F-29E2598DBF39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{261f697e-329f-4655-af0c-4d860e169cac}" enabled="0" method="" siteId="{261f697e-329f-4655-af0c-4d860e169cac}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>2671</Words>
-  <Characters>14692</Characters>
+  <Words>2681</Words>
+  <Characters>14751</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>122</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17329</CharactersWithSpaces>
+  <CharactersWithSpaces>17398</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>